--- v0 (2026-09-15)
+++ v1 (2026-10-05)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> في تطور أمني وسياسي لافت يحمل دلالات خطيرة على استقرار الجنوب،  وكشف في مذكرة استقالة مسببة،  تلقتها الجهات المعنية ونقلتها مصادر مطلعة،  تسعى جاهدة لدفع أبناء الضالع نحو اقتتال داخلي وتفكيك النسيج الاجتماعي والوطني الذي طالما شكل صمام أمان للمحافظة. جريمة "الأزارق" تفجر الموقف وجاءت استقالة مسؤول الأمن البارز كتداعٍ مباشر للجريمة المروعة التي شهدتها منطقة الأزارق مؤخراً،  والتي أسفرت عن مقتل ثلاثة من أبنائها في حادثة تقطع هزت الرأي العام.  وأكد المصدر ذاته أن التعامل مع هذه الحادثة كجناية عابرة يُعد تسطحاً للأحداث،  داعياً إلى فتح تحقيق شامل في الملابسات والإجراءات الميدانية التي رافقت الجريمة وما تلاها من انفلات.  وهو ما تسبب في ترك المقر الأمني مكشوفاً أمام موجة غضب عارمة وفوضى عارمة اجتاحت المنطقة عقب انتشار خبر الجريمة. اتهامات خطيرة وتستر على متهمين  واعتبر أن هذه الواقعة -إن ثبتت صحتها- تمثل اختراقاً خطيراً وتستوجب التحقيق الفوري لكشف الإجراءات التي اتُخذت لتهريب المصاب أو التغطية عليه.  ليتفاجأ برد رسمي أفاد بأن القاتل بات "في القبضة وتحت التحقيق"،  وهو ما أثار شكوكاً حول طبيعة التعامل مع القضية وحجم التكتكات المحيطة بها. تحذير أخير من الاشتعال الداخلي وفي نبرة حذرة،  جدد مدير أمن الضالع المستقيل تحذيراته من محاولات استغلال دماء الضحايا لإشعال فتنة داخلية تضرب الثقة المتبقية بين الشارع والمؤسسات الأمنية. واختتم النقيب سليمان ناصر مذكرته بوجه رسالة مباشرة إلى أبناء الضالع وقبائل الأزارق وأولياء دم الضحايا،</w:t>
+        <w:t xml:space="preserve">  بياناً توضيحياً بشأن جريمة مقتل شخصين وإصابة ثالث من أبناء مديرية الأزارق،  وردت فيه على الاتهامات الواردة في مذكرة استقالة مدير أمن مديرية الضالع النقيب سليمان ناصر مسعد،  مؤكدة استمرار ملاحقة المطلوبين في القضية والعمل على تقديمهم للعدالة.  ومؤكدة وقوفها إلى جانب أبناء المديرية في مطالبهم بضبط الجناة وكشف جميع المتورطين. ونفت قيادة الشرطة صحة ما ورد في مذكرة الاستقالة بشأن قيامها أو مدير عام شرطة المحافظة العميد الركن عيدروس عبدالرحيم سعيد الثوير بإسعاف أحد المصابين أو نقله إلى مدينة عدن، وأوضحت أنها لم تعلم بوجود المصاب في المستشفى الألماني بمدينة عدن إلا بعد تلقي معلومات أمنية أولية تشير إلى احتمال أن يكون الشخص المطلوب على ذمة القضية،  شرطة محافظة عدن بالتحفظ عليه إلى حين التحقق من هويته وعلاقته بالواقعة.  وأنه نُقل إلى المستشفى إثر إصابته بطلق ناري في الصدر واليد اليسرى، وأكدت الشرطة أن مطابقة هوية المصاب وبياناته أثبتت أنه ليس الشخص المطلوب أمنياً في قضية أبناء الأزارق،  وجهت قيادة شرطة الضالع انتقادات إلى مدير أمن مديرية الضالع المستقيل النقيب سليمان ناصر مسعد،  بحكم منصبه ومعرفته بالمطلوبين الواردة أسماؤهم في محاضر جمع الاستدلال والتحقيق،  مكلفاً بضبطهم على ذمة واقعة التقطع والقتل والإصابة ونهب أسلحة المجني عليهم. واعتبرت قيادة الشرطة أن عدم ضبط المطلوبين وتسليمهم رغم التوجيهات يستوجب التحقيق والمساءلة القانونية،  على أن تتولى لجنة تحقيق مختصة تحديد المسؤوليات في ضوء المحاضر والأدلة والإفادات. وأكدت أن تقديم الاستقالة لا يعفي مدير أمن المديرية من المساءلة عن التكليفات الصادرة إليه أثناء توليه منصبه،  أو من تقديم المعلومات التي يمتلكها بشأن المطلوبين وأماكن وجودهم ومن يساعدهم على تجنب الضبط.  وطالبت بتشكيل لجنة محايدة للتحقيق في جميع الادعاءات الواردة في مذكرة الاستقالة،  وكذلك أسباب عدم تنفيذ توجيهات ضبط المطلوبين وتسليم المتهمين الثلاثة. وشددت قيادة شرطة الضالع على أن ملاحقة المطلوبين في القضية تمثل أولوية أمنية،  مؤكدة مواصلة الإجراءات ومتابعة تشكيل قوة أمنية مشتركة لضبط جميع المتهمين وتقديمهم إلى الجهات المختصة،  وعدم السماح بالتستر على أي مطلوب أياً كانت صفته أو الجهة التي ينتمي إليها.  مؤكدة احتفاظها بحقها القانوني تجاه من يثبت تعمده نشر معلومات كاذبة أو مضللة من شأنها التأثير على التحقيق أو عرقلة جهود ضبط المطلوبين وتحقيق العدالة.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>