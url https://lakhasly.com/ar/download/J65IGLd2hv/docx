--- v0 (2026-08-14)
+++ v1 (2026-09-16)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">قبل ثلاث سنوات كنا في العراق انا وابي واختي وامي وطلعنا انا وامي اخر اليل بنشتري غرض ورحنا واحنا راجعين دخلنا على حواري وصرنا نمشي وضعنا شوي وكملنا بعدها وصلنا طريق ضلام شوي خفنا شوي بس كملنا وبعده مشينا الطريق طويل شوي ومضلم وكملنا وفي النهاية بعد مشي ثلاث او اربع دقايق طلع الطريق مقفل في النهاية بعدها درنا وقلنا بنرجع واحنا  راجعين طلعو شابين في وجهنا ماخلونا نعبر بعدها طلعو ثلاث شباب من بيت من الي في الطريق وحوطونا صرنا احنا في النص بينهم ويمسكوني ثلاثة منهم وثنين يمسكون امي ويدخلونا بيتهم ويمسكونا داخل ومسكوني الثلاثة ولثنين خلو امي قدامي واول شي شالو النقاب حقها وصارو يلمسو وجهة وبعده شالو حجابها وعبايتها ويخلوني اناظر وهم ماسكيني وبعدها نزعو كل ملابسها حتى كلسونها وستيانتها وشغلو لها مسيقى وهددوها قالو لها ارقصي وكانت عندهم سكين وسلاح وقامت ترقص لهم امي بلغصب واولاد الحرام نزلو سروالي وقالو لها امسكي زبه وغصبوها تجلخ لي بعدها مسكوها قدامي وصارو ثلاثة يغتصبوها قدامي ويوروني كلشي وبعدها نزلو كلهم داخلها وخلوني الحس كسها وهو ينزل المني وهم يهددوني بسكين وبعده جلسو امي واغتصبوني ثنين قدامها وهي تصرخ عشان يفكوني ونزلو داخلي وبعدها خلو امي تلحس خرقي وهو ينزل المني حقهم بعدها يبوني اغتصب امي بس بكينا انا وامي وبعدها خلونا نمشي ومن يومها وانا احس رجولتي ناقصه</w:t>
+        <w:t xml:space="preserve">تم حذف المحتوي لمخالفة سياسة الموقع</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>