--- v0 (2026-10-14)
+++ v1 (2026-11-06)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> عودة الرئيس القائد عيدروس قاسم الزُبيدي إلى المشهد،  تمثل بحد ذاتها انتصاراً على المؤامرات التي استهدفت إبعاده،  وتؤكد أن حضوره يستمد قوته من شعب الجنوب وقضيته.  لكن ما يستحق التوقف عنده في الخطاب هو دعوته المملكة العربية السعودية إلى الاستجابة بالاعتراف بالإعلان الدستوري الجنوبي.  ولو على مستوى المواقف الإعلامية،  وما رافقها من استهداف للقوات الجنوبية وملاحقة قيادات المجلس الانتقالي ومحاولات تفريغ قواته وتشتيتها.  تبرز أهمية معرفة ما إذا كانت الدعوة قد جاءت استناداً إلى تفاهمات وضمانات غير معلنة،  أم أنها طُرحت قبل أن تظهر مؤشرات كافية على تغيّر الموقف السعودي من مشروع الجنوب،  وهو موقف ظل رافضاً للاعتراف به.  بقدر ما تتصل بحق الجنوب،  بل عن ورقة قد تقلب حسابات من راهنوا على إضعاف الجنوب،  وتحوّل الاعتراف بدولته من مطلب جنوبي إلى خيار ذي أبعاد إقليمية.  فهو أن تضحيات القوات المسلحة الجنوبية ومعاناة شعب الجنوب ليست أوراقاً مفتوحة لخدمة مصالح الآخرين.  فلا الرئيس الزُبيدي ولا شعب الجنوب قدّما كل تلك التضحيات كي يجددا الانتظار سنوات أخرى،  بينما تبقى حقوقهما معلقة على تفاهمات إقليمية. إن المطلوب أن تنعكس هذه التضحيات على واقع يحفظ كرامة شعب الجنوب،  تظل قيمة أي تفاهم بقدر ما يترجم حقوق الشعوب إلى واقع،</w:t>
+        <w:t xml:space="preserve">  مسلطاً الضوء على المؤامرات التي استهدفت الشهيد العميد عدنان الحمادي،  التي تم احتياجها من قبل مليشيا الحوثي مؤخرا.  في منشور رصده نافذة اليمن على حسابه بموقع فيس بوك تحت عنوان "لا تقتلوا أسودكم فتأكلكم كلاب أعدائكم"،  فقد عاش في الحجرية وعاصر فترة وجود الحمادي منذ عام 2016 وحتى الوقت الراهن،  حجم المؤامرات التي حِيكت ضده ومحاولات محاربته من قبل علي محسن الأحمر،  إلى جانب بعض القيادات في تعز التي قال إنها كانت تتبعه.  في إشارة إلى القيادات المحسوبة على حزب الإصلاح الإخواني.  وأوضح الصبيحي أن الحمادي كان،  كما قارن ذلك بالأوضاع التي كانت تعيشها عدن ولحج وأبين خلال الفترة نفسها،  ومضيفاً أنه كان يقول حينها إن الحرب وصلت إلى كل مكان باستثناء مناطق الحجرية.  وانتقل الناشط الصبيحي إلى الحديث عن الصحفي أبو بكر الجبولي،  مستعرضاً ما قال إنها المراحل التي سبقت توليه قيادة تشكيل عسكري في طور الباحة.  موصلاً رواتب تعز بالسيارة،  ثم جرى ترقيمه فرداً في اللواء 35 مدرع عندما كان العميد عدنان الحمادي قائداً له.  وأضاف الصبيحي أن انتماء الجبولي الحزبي،  الأمر الذي قال إنه تسبب في إشكالات وخلافات.  بالتعاون مع قادة قال إنهم ينتمون إلى الحزب.  في إشارة إلى حزب الإصلاح.  وفي سياق حديثه عن اغتيال العميد عدنان الحمادي،  مرجحاً تورط بعض من وصفهم بأنهم قادة محسوبون على الشرعية،  وقال إن الحمادي كان يُنظر إليه باعتباره سداً منيعاً أمام مشاريع ضيقة،  وتابع الصبيحي القول أن ما أعقب مقتل الحمادي،  مشيراً إلى ملاحقة أفراده واقتحام منازلهم ومقتل بعض أقاربهم.  معتبراً أن الحجرية تعيش اليوم تداعيات ما وصفه بالكأس الذي أذاقها إياه بعض قادة الشرعية وقيادات تعز الذين اتهمهم بخدمة الحوثيين، واختتم أبو هشام الصبيحي منشوره بالإشادة بالعميد عدنان الحمادي،  قبل أن يختتم بالعبارة: "عجزت النساء أن يلدن مثل عدنان الحمادي بتعز واليمن كلها".</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>