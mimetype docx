--- v0 (2026-08-22)
+++ v1 (2026-09-15)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  عقد المهندس أحمد ناصر الزامكي،  جرى خلاله بحث أوجه التعاون والتنسيق وتعزيز الدعم المقدم لليمن في المجالات البيئية والمناخية ومكافحة التصحر.  والجهود الحكومية المبذولة لتنفيذ المشاريع الممولة من مرفق البيئة العالمي،  وآليات تنفيذها بما يضمن تحقيق أهدافها واستدامة نتائجها.  ولا سيما في تنفيذ المشاريع البيئية والمناخية،  وإعداد التقرير الوطني لمكافحة التصحر،  ودعم الجهود المرتبطة بمواجهة تحديات الجفاف والتكيف مع آثار التغيرات المناخية.  بما يتناسب مع حجم التحديات البيئية والمناخية التي تواجهها البلاد،  وخصوصاً في مجالات مكافحة تدهور الأراضي،  وتعزيز قدرة المجتمعات الزراعية على التكيف مع التغيرات المناخية.  وتطرق اللقاء إلى عدد من المشاريع الاستراتيجية ذات الأولوية في اليمن،  وفي مقدمتها مشروع سد حسان الاستراتيجي في دلتا أبين،  باعتباره مشروعاً متعدد الأبعاد يسهم في حماية الأراضي الزراعية من مخاطر السيول والفيضانات،  والحد من تدهور الأراضي والجفاف،  إلى جانب دوره في تغذية المياه الجوفية في حوض دلتا أبين وتحسين كفاءة إدارة الموارد المائية.  لما له من أثر مباشر في تعزيز صمود المجتمعات الزراعية وتحسين سبل عيش المزارعين،  عبّر السيد أولريش آبل عن سعادته بهذا اللقاء،  مؤكداً اهتمام مرفق البيئة العالمي بمواصلة تقديم الدعم للبلدان الأقل نمواً،  ومساندة جهودها في مواجهة التحديات البيئية والمناخية.  وأشاد أبل بمستوى التنسيق بين الجهات الحكومية اليمنية في إطار تنفيذ المشاريع الممولة من المرفق،  بما يخدم جهود اليمن في حماية البيئة ومكافحة التصحر والتكيف مع التغيرات المناخية.</w:t>
+        <w:t xml:space="preserve"> كثّفت مليشيا الحوثي المدعومة من إيران إجراءاتها الأمنية والعسكرية في محافظة إب،  بالتزامن مع تصاعد التوتر على خطوط التماس المحيطة بالمحافظة، وأفادت مصادر محلية بأن المليشيا عززت انتشارها الأمني داخل مدينة إب وفي المناطق الواقعة بالقرب من خطوط التماس غرب المحافظة،  إلى جانب تشديد الرقابة على الطرق المؤدية إلى الجبهات وحركة السكان واتصالاتهم.  أقدمت المليشيا على نقل مقر قيادة المنطقة العسكرية التي تضم محافظات إب والضالع وتعز إلى مدينة دمت،  ودفعت الجماعة أيضاً بمقاتلين من أبناء محافظة إب إلى مواقع المواجهات، وترى المصادر أن هذا الأسلوب يعكس حالة من عدم الثقة التي تتعامل بها المليشيا مع المقاتلين الذين جرى تجنيدهم من أبناء المحافظة،  خصوصاً مع تشديد إجراءات الرقابة داخل إب وعلى الطرق المؤدية إلى مناطق القتال. وتأتي هذه التحركات في ظل ارتفاع مستوى التوتر العسكري على عدد من الجبهات،  وتزامن التصعيد الأمني والعسكري مع مرور عام على حملة اعتقالات واسعة نفذتها المليشيا في محافظة إب، وأشارت المصادر إلى أن حملة الاعتقالات استمرت لأكثر من ثلاثة أشهر،  بينما لا يزال بقية المعتقلين رهن الاحتجاز.  وكشف عن تدهور الحالة الصحية للتربوي صديق العباب المحتجز لدى المليشيا منذ أكثر من عام،  ولم تتمكن الأسرة من التواصل معه سوى ثلاث مرات منذ احتجازه.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>