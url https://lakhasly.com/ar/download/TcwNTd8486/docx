--- v0 (2026-10-07)
+++ v1 (2026-10-30)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> قال رئيس أركان قوات الاحتياط اللواء الركن حامد يحيى الصوملي: إن قرار إطلاق معركة التحرير،  موضحاً أن هذا القرار يمثل خطوة مفصلية وحاسمة لاستعادة مؤسسات الدولة وإنهاء الانقلاب واستكمال تحرير ما تبقى من الأراضي تحت سيطرة المليشيا.  القائد الأعلى للقوات المسلحة، وأوضح أن توقيت إطلاق العملية العسكرية «فجر اليمن» يؤكد حكمة القيادة في اختيار اللحظة المناسبة لخوض هذه المعركة،  ويعكس إرادة سياسية وعسكرية جادة لوضع حد لمسار طويل من الارهاب والعبث الحوثي وإطالة أمد الحرب، وأشار إلى جاهزية قوات الاحتياط لتنفيذ توجيهات القيادة العليا،  والالتزام الصارم بالأوامر الصادرة عن القائد الأعلى للقوات المسلحة ووزارة الدفاع،  وتسخير كل الإمكانات والطاقات لإسناد القوات المسلحة في هذه المعركة المصيرية. وأضاف أن قوات الاحتياط تؤكد جاهزيتها واستعدادها للاضطلاع بواجبها الوطني دفاعاً عن الجمهورية والمكتسبات الوطنية، وأكد مباركته للانتصارات التي تحققها قواتنا المسلحة في مختلف الميادين وجبهات القتال،  مسنودة بالمقاومة الشعبية،  والمضي بثبات حتى استعادة صنعاء وإنهاء الانقلاب واستعادة مؤسسات الدولة والجمهورية.</w:t>
+        <w:t xml:space="preserve"> وجاءت عمليات الضبط عقب أعمال رصد ومتابعة وتحريات أمنية دقيقة وبناء على معلومات وبلاغات تلقتها الأجهزة المختصة من أبناء العاصمة عدن الشرفاء الذين أسهم تعاونهم وسرعة إبلاغهم في تحديد عدد من الأشخاص والوصول إليهم واتخاذ الإجراءات القانونية بحقهم فيما أكدت إدارة أمن العاصمة عدن أن الأجهزة الأمنية لن تتهاون مع أي سلوك من شأنه استغلال الظروف الأمنية الراهنة لإرباك الوضع العام أو نشر معلومات وصور قد تكشف طبيعة التحركات والانتشار الأمني والعسكري أو تعرض حياة المواطنين والقوات للخطر. وجددت إدارة أمن العاصمة عدن تحذيرها للمواطنين والنشطاء ومرتادي مواقع التواصل الاجتماعي من تصوير أو نشر أو تداول أي صور أو معلومات تتعلق بالتحركات أو الانتشار الأمني والعسكري مؤكدة أن هذه التعليمات تأتي في إطار تدابير أمنية احترازية تفرضها الظروف الراهنة وأن مخالفتها قد تشكل خطرا على سلامة القوات والمواطنين فضلًا عن إمكانية استغلالها من قبل جهات معادية مشددة على أن حرية النشر لا تعني الإضرار بأمن العاصمة أو كشف طبيعة الإجراءات الأمنية وداعية الجميع إلى تحمّل مسؤولياتهم وعدم تداول أي محتوى من شأنه إرباك الوضع أو إثارة الخوف والبلبلة بين المواطنين.  مشددة في الوقت ذاته على أنها ستتعامل بكل حزم وصرامة مع أي شخص يتعمد مخالفة التعليمات والتحذيرات الأمنية أو القيام بأي سلوك من شأنه تهديد الأمن والاستقرار أو تعريض حياة المواطنين والقوات للخطر، ومن جانبها أشادت إدارة أمن عدن بأبناء العاصمة الشرفاء الذين يبادرون إلى الإبلاغ عن الحالات والتحركات والمحتويات المشبوهة عبر القنوات الرسمية مؤكدة أن تعاون المواطنين يمثل شريكا أساسيا في نجاح العمل الأمني وحماية العاصمة ودعت جميع أبناء عدن إلى مواصلة التعاون مع الأجهزة الأمنية وعدم الانجرار خلف الشائعات أو المعلومات غير الموثوقة والإبلاغ عن أي أمر مشبوه عبر القنوات الرسمية مؤكدة أن أمن العاصمة مسؤولية مشتركة وأن كل من يحاول العبث بأمنها أو استغلال الظروف الراهنة لإثارة الفوضى سيجد الأجهزة الأمنية لهم بالمرصاد.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>