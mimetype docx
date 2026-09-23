--- v0 (2026-08-28)
+++ v1 (2026-09-23)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  العقيد المتقاعد عباس داهوك،  اقتراب السعودية من «نقطة قرار» جديدة بشأن طريقة تعاملها مع مليشيا الحوثي التابعة لإيران،  إن السعودية تمتلك القدرات العسكرية والاقتصادية والنفوذ السياسي الذي يمكّنها من إعادة إطلاق عمليات عسكرية في اليمن،  بما يعني أن امتلاك المملكة القدرة على خوض مواجهة جديدة لا يعني بالضرورة اتخاذ قرار فوري بذلك.  في ظل تزامن التهديد الحوثي مع المواجهة الأوسع مع إيران،  بالتوازي مع تركيز المملكة على تنفيذ مشروعاتها الاقتصادية الطموحة،  وأشار المسؤول العسكري الأميركي السابق إلى أن مليشيا الحوثي تدرك،  معتبرًا أن هذه المعطيات قد تدفع الجماعة إلى محاولة إعادة فرض نفوذها وتعزيز قدراتها داخل اليمن.  وحذر داهوك من أن استمرار امتلاك الحوثيين القدرة على إطلاق الصواريخ والطائرات المسيّرة باتجاه السعودية أو البحر الأحمر يمثل تهديدًا لا يمكن للمملكة تجاهله،  فيما ترتبط التطورات العسكرية على الساحل الغربي وباب المندب بأمن الملاحة والتجارة الدولية.  وتأتي تصريحات داهوك في وقت تشهد فيه الجبهات اليمنية تصعيدًا عسكريًا متجددًا،  في مقابل تصاعد عمليات القوات المسلحة اليمنية بالطيران المسيّر والمدفعية ضد مواقع وتجمعات وآليات المليشيا في عدد من مسارح العمليات.  فيما واصلت القوات المسلحة اليمنية نشر مشاهد لعمليات استهداف قدرات الحوثيين ومواقعهم وتجمعاتهم في مأرب وحجة والحديدة وتعز.  مع التأكيد على أن استعادة مؤسسات الدولة وإنهاء سيطرة الجماعة يمثلان مدخلًا أساسيًا لتحقيق الاستقرار في اليمن وتأمين الممرات البحرية المحاذية له.  بحسب سياق تصريحات المسؤول الأميركي السابق،  وتداخل الملف اليمني بصورة متزايدة مع أمن البحر الأحمر والملاحة الدولية والمواجهة الإقليمية مع إيران.  وكانت السعودية قد قادت التحالف العربي لدعم الحكومة اليمنية في مواجهة مليشيا الحوثي منذ عام 2015،  قبل أن تتجه خلال السنوات اللاحقة إلى مسار أكثر تركيزًا على التهدئة والمفاوضات،  بالتوازي مع جهود الأمم المتحدة للتوصل إلى تسوية سياسية تنهي الحرب.</w:t>
+        <w:t xml:space="preserve">  بالتوازي مع مساعٍ لتفعيل الدور القبلي في معركة استعادة الدولة،  ورفع مستوى التنسيق والاصطفاف خلف القيادة السياسية والعسكرية في مواجهة مليشيا الحوثي.  صعّدت مليشيا الحوثي اعتداءاتها على المدنيين ومصادر رزقهم،  واستهداف قوارب الصيادين قرب جزيرة حنيش،  فيما كشفت تقارير حقوقية عن آلاف حالات الاعتقال والإخفاء والتعذيب في سجون المليشيا. التطورات الميدانية  ضربات جوية استهدفت عناصر مليشيا الحوثي أثناء قيامهم بحفر خنادق وتحصينات في خطوط التماس بمحافظة تعز،  وفق مشاهد نشرها اللواء الخامس حرس رئاسي. ووثقت مشاهد نشرها المركز الإعلامي للقوات المسلحة عمليات نوعية نفذتها مسيّرات المنطقة العسكرية الثالثة ضد أفراد مليشيا الحوثي في جبهات العكد والردهة والبور بمحافظة مأرب،  وأظهرت إصابات مباشرة أدت إلى تحييد عدد من عناصر المليشيا بين قتيل وجريح. كما أظهرت مشاهد مصورة نشرها المركز الإعلامي للقوات المسلحة عمليات استهداف نفذها الطيران المسيّر الحكومي لمسيرات تابعة لمليشيا الحوثي قبل إطلاقها،  ما أدى إلى إعطابها وتحييدها، وفي مدينة المخا،  فيما اندلعت اشتباكات محدودة في جبهة القويم بمديرية بيحان بمحافظة شبوة عقب قصف حوثي،  حيث اتخذت الهيئة العامة للشؤون البحرية إجراءات رقابية صارمة لحماية المياه الوطنية الإقليمية.  جميلة علي رجاء،  مع مساعد وزير الخارجية الأمريكي لشؤون الشرق الأدنى دونالد بلوم،  سبل تعزيز الشراكة بين البلدين ومستجدات اليمن، من جانبه،  أكد مساعد وزير الخارجية الأمريكي استمرار واشنطن في تقديم الدعم الكامل للحكومة اليمنية الشرعية ومساندتها في مواجهة التحديات القائمة، قبليًا،  عقد رئيس مصلحة شؤون القبائل،  الشيخ بكيل بن ناجي الصوفي،  اجتماعًا موسعًا مع مديري فروع المصلحة في المحافظات،  مع التأكيد على توحيد الجهود والاصطفاف خلف القيادة السياسية والعسكرية. وأكد المشاركون في الاجتماع دعمهم لقرارات رئيس مجلس القيادة الرئاسي ومجلس الدفاع الوطني، إلى ذلك،  أكدت وزارة الداخلية اليمنية عبر لسان مفتشها العام اللواء الركن فايز غلاب استمرار رفع الجاهزية واليقظة الأمنية لحماية الجبهة الداخلية ومؤسسات الدولة، الانتهاكات والأوضاع الإنسانية قصفت مليشيا الحوثي الإرهابية، إلى ذلك،  وصل نحو 120 صيادًا،  بينهم جرحى،  وسط مطالبات للحكومة بحماية الصيادين وتأمين السواحل والجزر. وفي مناطق سيطرتها،  وسط مخاوف من الأضرار الناجمة عن المواد والشوائب المختلطة بالوقود،</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>