--- v0 (2026-09-01)
+++ v1 (2026-09-23)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> دفعت مليشيا الحوثي الإرهابية،  في تحرك ميداني شمل عشرات الأطقم والعربات المحملة بالمقاتلين والأسلحة والطائرات المسيّرة،  وسط مؤشرات على استعداد الجماعة لفتح جولة جديدة من التصعيد باتجاه الساحل الغربي.   ورصدت وحدات الاستطلاع التابعة لمحور تعز تحركات لنحو 30 طقماً وعربة حوثية باتجاه منطقة البرح،  في محاولة للحفاظ على سرية التعزيزات ومساراتها.  مشيراً إلى أن حجم التعزيزات ونوعية المعدات المصاحبة لها يعكسان استعدادات ذات طابع هجومي.  أطلقت المليشيا صاروخين من موقعي جبل أومان وجبل أغبر باتجاه خط الستين شمالاً وشمال شرقاً،  وتأتي هذه التطورات عقب تصعيد حوثي استهدف مناطق جنوب مدينة الخوخة وشمال مدينة المخا بصاروخين باليستيين،  وتمكنت القوات البحرية التابعة للمقاومة الوطنية من تفجير ثلاثة قوارب مفخخة من أصل أربعة أطلقتها المليشيا،  بتقديم الدعم والخبرات والمكونات العسكرية للجماعة.  كثفت المليشيا هجماتها على أهداف مدنية وملاحية في الساحل الغربي،  وتثير هذه التحركات مخاوف من انتقال التصعيد من محاولات الاستهداف البحرية إلى عمليات برية متزامنة على امتداد جبهات الساحل الغربي،  تشير إلى محاولة الجماعة إعادة ترتيب أوراقها وفرض معادلة عسكرية جديدة على جبهات الساحل الغربي،  بعد سلسلة من العمليات التي أُحبطت خلال الأسابيع الماضية.  في ظل تحركات عسكرية حوثية متصاعدة قد تفتح الباب أمام موجة مواجهات جديدة،  بينما تواصل القوات الحكومية والمشتركة مراقبة التحركات والاستعداد للتعامل معها.</w:t>
+        <w:t xml:space="preserve">  أوضح مشايخ قبائل ردفان أن هناك بالفعل عددًا من المشايخ والوجهاء والشخصيات الاجتماعية من أبناء ردفان حضروا اللقاء،  بحيث لا يُفهم من مشاركة عدد من المشايخ والوجهاء أن اللقاء كان ممثلًا لجميع مشايخ قبائل ردفان أو أنه عبّر عن موقف قبلي شامل. وشددوا على أهمية تحري الدقة عند تناول المواقف واللقاءات ذات الطابع القبلي والاجتماعي،  خصوصًا فيما يتعلق بنسب المواقف إلى القبائل أو مشايخها، وأكدوا في الوقت ذاته احترامهم لجميع المشايخ والوجهاء والشخصيات الاجتماعية الذين حضروا اللقاء،  مع التأكيد على أن حضورهم لا ينبغي أن يُعمّم على جميع مشايخ قبائل ردفان. المشايخ الموقعون على التوضيح: - الشيخ فضل عبدالله القطيبي – شيخ مشايخ القطيبي. - الشيخ شاكر محمود عمر العبدلي – شيخ مشايخ العبدلي. - الشيخ أحمد محمود البكري – شيخ مشايخ البكري. - الشيخ محمود عيدروس الحجيلي – شيخ مشايخ الحجيلي. - الشيخ قاسم أحمد قاسم الداعري – شيخ مشايخ الداعري – أيمن أسفل بنا. - الشيخ بركان محمد صالح المحلئي – شيخ مشايخ المحلئي. - الشيخ سالم ناصر عبدالله الظنبري – شيخ مشايخ الضنابر.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>