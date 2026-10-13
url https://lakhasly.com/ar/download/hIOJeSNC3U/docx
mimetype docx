--- v0 (2026-09-18)
+++ v1 (2026-10-13)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> أُطلقت حملة إعلامية وطنية واسعة النطاق،  وذلك بهدف رفع مستويات الإسناد الإعلامي والشعبي لمعركة استعادة مؤسسات الدولة وإنهاء الانقلاب الحوثي المدعوم كليًا من النظام الإيراني.  وتوحيد الخطاب الصحفي لتقديم الحقائق المجردة من قلب الميدان بعيدًا عن محاولات التزييف والتضليل، ووفقًا لما تتابعه المصادر الميدانية والتحليلات الإعلامية عبر المشهد اليمني،  فإن هذه التحركات تفرد مساحة خاصة لمواجهة الحرب النفسية وحملات الشائعات والأخبار المغلوطة التي تشنها اللجان الإلكترونية للطرف الآخر؛  تتضمن التحقق الصارم من صحة الصور ومقاطع الفيديو والتصريحات المتداولة،  وتفنيد المزاعم بالفيديو والأدلة القاطعة،  وتوجيه الرأي العام نحو المصادر الموثوقة.  وتجنب الانجرار خلف الروايات غير الموثوقة أو إعادة تداول الشائعات دون تحقق،  مؤكدين أن الجبهة الإعلامية تعتبر مسارًا استراتيجيًا لا يقل أهمية عن المواجهات الميدانية في سبيل حماية الوعي المجتمعي وإفشال المخططات التي تستهدف معنويات المواطنين والمرابطين.</w:t>
+        <w:t xml:space="preserve">  على معلومات من مصادر حول تحركات عسكرية للحوثيين تشمل قاعدة للطائرات المسيرة،  وقاعدة للصواريخ الباليستية،  منها تعزيز القوات الحوثية التي تشن هجمات على جنوب مأرب عبر "بيحان" في شبوة،  إلا أن المعلومات المتاحة لا تحدد الوجهة المقصودة أو الهدف العملياتي لهذه التحركات. القتال حول مداخل باب المندب أفادت مصادر بأن المليشيات الحوثية تسعى للسيطرة على جبال "كهبوب" والتقدم نحو منطقة "العارة"،  وفي المقابل،  شنت القوات الحكومية عمليات عسكرية في مديرية الوازعية -مدعومة بغارات جوية- مما شكل تهديداً لمواقع الحوثيين وخطوط إمدادهم المتجهة نحو المضيق. وذكرت وسائل الإعلام العسكري التابعة للحكومة أن العشرات من مقاتلي الحوثي قُتلوا خلال هجوم واسع النطاق في الوازعية حظي بدعم جوي. ووفقاً لمصادر في منطقة باب المندب، أنشطة في ثلاثة مواقع عسكرية بالبيضاء  أفادت مصادر بوجود نشاط عسكري في قاعدة للطائرات المسيرة تقع على الطريق الرابط بين "الحرير" و"الصومعة".  حيث يمتلك الحوثيون قاعدة للصواريخ.  أُفيد بوجود تحركات للقوات ونقل تعزيزات من معسكر تدريب في منطقة "آل عامر" بمديرية "حوران". ولا يزال حجم هذه التحركات ووجهتها النهائية غير واضحين.  ووفقاً لهذا التفسير،  قد يكون النشاط في محافظة البيضاء مرتبطاً بالمعارك الدائرة في مناطق أقصى الشرق،  سواء بالتزامن مع المواجهات حول باب المندب أو بشكل منفصل عنها. وثمة احتمال آخر يتمثل في أن الحوثيين يستعدون لدعم قواتهم الساحلية أو تعزيز مواقعهم الخلفية،  أو عدن،  أو شبوة،  أو الضالع،  إذ لا تؤكد المعلومات التي حصلت عليها "شيبا إنتليجنس" صدور أوامر بالإطلاق أو تحدد نوعية الأسلحة المعنية.  ومع ذلك،</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>