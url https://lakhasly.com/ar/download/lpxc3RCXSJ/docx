--- v0 (2026-08-22)
+++ v1 (2026-09-15)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> لم يحتو كلا الميثاقين العربي والإفريقي لحقوق الانسان على الضمانات الكافية والكفيلة بتأمين الحقوق الواردة فيه،         ولقد ورد في الميثاق العربي لحقوق الانسان لعام 1994 م ما ينص على منح المشرع الحق في سن القوانين التي تقيد الحقوق المذكورة فيه ،  إذا كان ذلك إلزاميا بغرض حماية الأمن والاقتصاد الوطني أو النظام العام أو الصحة العامة والأخلاق أو حقوق وحريات الأخرين المادة 4 فقرة أ.  وبهذا يتوسع في سن القوانين التي من شأنها تقييد الحقوق والحريات بشكل تعسفي لتحقيق أغراض مادية وسياسية معينة.         كما أن الميثاق أجاز للدول الأطراف في حالات الطوارئ العامة أن تتخذ الإجراءات ما تتحلل من التزامات طبقا للميثاق حسب متطلبات الوضع المادة 4،  وفي الفقرة ج من المادة ذاتها “ لا يجوز أن يشمل التحلل الحقوق والضمانات المتعلقة بحظر التعذيب والإهانة والعودة إلى الوطن واللجوء السياسي والمحاكمة وعدم جواز تكرار المحاكمة من ذات الفعل وشرعية الجرائم والعقوبات. ومن الواضح أن الميثاق ترك للدول الأطراف سلطة تقديرية في تحديد الحالات التي يمكن اعتبارها من الطوارئ العامة،</w:t>
+        <w:t xml:space="preserve">  وكذا التعاون مع جمعية الدفاع عن الحقوق والحريات عدل،  حيث قامت الجامعة بتوجيه للجنة الدائمة لحقوق الانسان لعقد اجتماع خاص، وعقد المؤتمر بمساندة من الاتحاد الأوروبي،  وكذا الفيدرالية الدولية لحقوق الانسان،  وقد حضر ممثلين عن جامعة الدول العربية ومكتب المفوض السامي لحقوق الانسان لدى الأمم المتحدة،         أكد المؤتمر على أن الميثاق العربي لحقوق الانسان،          وشدد المؤتمر على وجوب حماية واحترام المنظومة الكلية لحقوق الانسان،  أكد أيضا أنه لإقامة نظام متكامل وفعال لحماية حقوق الانسان بالعالم العربي يقتضي على الخصوص العمل بناء على المبادئ والمعايير.         واللجنة الدائمة لحقوق الانسان مدعوة لتأسيس مراجعتها للميثاق العربي لحقوق الانسان،  وفقا للضوابط العالمية لحقوق الانسان،  والتي يتوجب أن تشكل كحد أدنى للتعهدات بموجب تصديق أغلب الدول العربية على الصكوك الدولية لحقوق الانسان،  بما في ذلك الثقافة العربية الإسلامية.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>