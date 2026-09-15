--- v0 (2026-08-22)
+++ v1 (2026-09-15)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> 1- أصحاب المصالح Stakeholders إن واحدًا من المجالات المهمة التي تمارس فيها منظمات الأعمال دورًا اجتماعيًّا هو محور أصحاب المصالح.  وإذا ما أردنا استعراض بعض أصحاب المصالح فيمكن الإشارة إلى:     أصحاب المصالح Stakeholders - الحكومة ودوائرها المختلفة Government and Agencies  - جماعات الضغط Interest Groups  2- البيئة الطبيعية Natural Environment  منذ زمن ليس بالبعيد وتحديدًا عام 1970 عندما احتفل بيوم الأرض لأول مرة كان مدراء الشركات يرون أن الناشطين في هذا المجال والمحتفلين هم مجموعة من المتطرفين والمعارضين لحرية الاستثمار والعمل.  أما اليوم فإن جماعات حماية البيئة من التلوث الذي يصيب الماء والهواء والتوبة هم قوة حقيقية ضاغطة سياسيًا واقتصاديًا واجتماعيا وثقافيا ولهم كلمتهم المسموعة وآراؤهم المحترمة التي يساندها ملايين الناس.  لقد أصبحت البيئة محل اهتمام المدراء خصوصًا بعد صدور الحزمة الخاصة بالأمان البيئي المتمثلة بالآيزو ISO 14000. هناك الكثير من الأعمال التي تتسبب بتلوث بيئي خطير مثل الشركات الصناعية الكيماوية والنفطية بشكل رئيس وكذلك المستشفيات بمخلفاتها الخطيرة بل إنه لا توجد منظمة أعمال اليوم إلا وينجم عن عملها مخلفات تضر البيئة وتؤدي إلى تأثيرات سلبية على الحياة النباتية أو الحيوانية.  ويمكن لقيادات منظمات الأعمال أن تأخذ بنظر الاعتبار العناصر التالية المتعلقة بالبيئة. * المجتمعات المحلية: أن يسود الوعي بأن أداء المنظمات سيكون أفضل عندما تعمل في مجتمعات تقدر الصحة والنظافة. * البيئة الطبيعية: كلما عاملت المنظمة البيئة الطبيعية باحترام وتنمية كلما كان ربحها وعوائدها أكثر. * المدى البعيد: يجب أن يكون الاهتمام بالبيئة الطبيعية وحمايتها هدفا بعيد المدى ومستمرا.</w:t>
+        <w:t xml:space="preserve"> لا يتوقع من إدارات منظمات الأعمال أن تقوم بالدور الاجتماعي المطلوب في أغلب الأحيان لذا تتدخل الحكومات باعتبارها الممثل الشرعي للشعب بجميع فئاته لتؤثر بشكل مباشر أو غير مباشر على منظمات الأعمال التي لا تلتزم دورًا اجتماعيًّا واضحًا أو على الأقل بحدوده الدنيا.  فالتشريعات المباشرة Direct Regulation هي أدوات الحكومة القانونية والإجرائية المتمثلة بسن القوانين ووضع الضوابط التي تملي على المنظمة ما يجب أن تعمله أو ما يجب أن تتجنبه.  أما التشريعات غير المباشرة Indirect Regulations فهي أدوات تشجيع أو حث على القيام بأعمال معينة أو الامتناع عنها ولكن ليست بصورة قوانين وإلزام مباشر عن طريق فرض ضرائب أو تقديم محفزات وإعفاءات.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>