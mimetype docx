--- v0 (2026-08-11)
+++ v1 (2026-09-02)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> على مدار سنوات الحرب في اليمن،  تكرر مشهدٌ بات مألوفاً إلى حد الإثارة: كلما ضاقت الخناق على ميليشيات الحوثي،  واقتربت لحظة الحسم العسكري،  إذا بسلطنة عُمان تتحرك كطوق نجاة،  وتارة بتسهيل وصول إمدادات إيرانية،  السؤال الذي يُلحّ على ذهني: لماذا؟ ولماذا بهذا الإصرار؟ الحوثي ورقة عُمانية لكبح السعودية  تبنّت عُمان سياسة "الحياد الإيجابي"،  لكن الحياد في المنطقة لا يُقرأ دون حسابات القوة.  هو إدراك مسقط أن إيران القوية هي الدرع الذي يحميها من الطموحات السعودية التوسعية.  فلم تكن عُمان يوماً مرتاحة للهيمنة السعودية على الخليج،  وبقاء طهران كقوة موازنة يمنحها مساحة للمناورة،  حين كشفت الرياض عن نيتها مد أنبوب نفطي عملاق من حقولها الشرقية عبر الأراضي اليمنية (المهرة) إلى البحر العربي،  أدركت عُمان أن المشروع ليس مجرد خط أنابيب،  لم تعد الحرب في اليمن مجرد صراع على السلطة،  بل تحولت إلى أداة لتعطيل المشروع السعودي.  عبر تسهيل وصول السلاح الإيراني للحوثي. · خلق بؤر توتر في المهرة،  عبر أدوات محلية موالية لعُمان،  لإجبار السعودية على تحويل مسار الأنبوب بعيداً عن الأراضي اليمنية. والنتيجة التي تحققت فعلاً: الرياض اضطرت إلى نقل المشروع عبر الأراضي العمانية، حربٌ بلا نهاية لأن مصلحة عُمان في استمرارها اليوم،  إنها تريد سلاماً لا يزعزع مصالحها، وفي الختام: إن تغافلنا عن قراءة المشهد اليمني بعين الجيوسياسية،  وليس كل حياد بريئاً؛  خلف كل مبادرة عُمانية صفقة خفية،  وخلف كل وقفة إنقاذ للحوثي مصلحة بحرية لا تقل عنفاً عن القنابل. اليوم،  باتت دماء اليمنيين عملةً متداولة في سوق المصالح الإقليمية، آن الأوان للتحالف العربي أن يخلع نظارات البروتوكول،  وأن يقرأ لعبة مسقط بعيون مختلفة، خلاصة إن استمرار الفوضى في الجنوب هو الضامن الوحيد لاستمرار نفوذ عُمان،</w:t>
+        <w:t xml:space="preserve">  وعلى رأسها مدير الأمن والنائب العام،  وكل الجهات المعنية بأمن المواطنين،  التدخل العاجل والفوري لحمايتها وحماية منزلها،  عقب ما قالت إنه واقعة اقتحام تعرض لها منزلها من قبل مجموعة من الأشخاص،  في واقعة وصفتها بأنها أثارت الخوف والهلع وانتهكت حرمة منزلها. وقالت العقربي في منشور لها إن كاميرات المراقبة تُظهر بوضوح حضور المجموعة أمام المنزل،  قبل أن يقوم أحدهم،  بالقفز إلى داخل حوش المنزل ومحاولة فتح الباب الداخلي،  مشيرة إلى أن منزلها سبق أن تعرض لواقعة اقتحام،  مؤكدة امتلاكها تفويضًا من مالك المنزل،  ومستندات قالت إنها تثبت وضعها القانوني في المنزل. وتساءلت العقربي: «فبأي حق يُقتحم منزل مسكون؟ وبأي حق يدخل أشخاص إلى حرمته بالقوة ويقف آخرون في الخارج وهم يحملون السلاح لزعزعت امني في منزلي؟» وطالبت العقربي الجهات الأمنية والنائب العام والسلطة المحلية بسرعة التدخل وحمايتها،  واتخاذ الإجراءات القانونية،  وتوفير الحماية لها ولمنزلها ومنع تكرار ما وصفته بهذه التصرفات.  بحقها الطبيعي والإنساني في الأمن والأمان وحرمة منزلها وتطبيق القانون.  إضافة إلى بلاغ سابق لدى شرطة الشعب،  والتفويض وعقد الإيجار والمستندات التي قالت إنها تثبت موقفها القانوني. واختتمت العقربي مناشدتها بالقول: «رسالتي الأخيرة: احموا المواطن قبل أن يُضطر إلى حماية نفسه بنفسه فالبيوت لها حرمة والقانون فوق الجميع.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>