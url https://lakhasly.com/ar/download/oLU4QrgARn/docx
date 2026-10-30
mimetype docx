--- v0 (2026-09-28)
+++ v1 (2026-10-30)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  أعمال ورشة تشاورية لإعداد خطة التنمية الاجتماعية والاقتصادية وإعادة الإعمار في محافظتي مأرب والجوف للأعوام 2027-2029،  في مسعى لتحديد أولويات التنمية والاستثمار والتعامل مع الاحتياجات المتراكمة في ظل تداعيات الأزمة والحرب.  بمشاركة السلطة المحلية وممثلي المديريات والجهات الحكومية ذات العلاقة،  وتحديد التدخلات والمشروعات ذات الأولوية للسنوات الثلاث المقبلة،  ودعم الشراكة مع القطاع الخاص، وتعكس هذه الأولويات توجهاً نحو ربط جهود معالجة آثار الحرب باحتياجات التنمية وإعادة الإعمار،  مع التركيز على وضع مشروعات قابلة للتنفيذ يمكن أن تشكل أساساً لتحسين الخدمات وتنشيط النشاط الاقتصادي في المحافظتين.  استعرض المشاركون منهجية إعداد الخطة وركائزها الرئيسية،  ووكيل محافظة الجوف محمد دماج،  ومدير عام التخطيط والتعاون الدولي بمأرب صالح السقاف، وقال الباكري ودماج إن العمل مستمر على تحقيق التنمية المستدامة وتحسين مستوى الخدمات،  مشيرين إلى أهمية مواصلة جهود التنمية خلال المرحلة المقبلة.  قال مدير عام الفروع بوزارة التخطيط وعضو فريق إعداد الخطة فيصل الشدادي، وبدأت أعمال الورشة بمناقشة الركيزة المتعلقة بإعادة بناء مؤسسات الدولة والاستقرار المالي والاقتصادي،  على أن تتواصل مناقشة بقية الركائز خلال جلساتها،  تمهيداً لصياغة خطة تحدد مسارات التنمية وإعادة الإعمار في مأرب والجوف للأعوام الثلاثة المقبلة.</w:t>
+        <w:t xml:space="preserve">  ويُعد هذا التسجيل هو الأول من نوعه لانتشار هذه الآفة في نطاق السهل الجنوبي لليمن،  الممتد من منطقة باب المندب غربًا وحتى الحدود المتاخمة لسلطنة عُمان شرقًا. مخاطر زراعية وتهديد مباشر للصحة العامة ووفقًا للدراسة العلمية الحديثة التي أعدّها الباحثون،  ويتحدد موطنها الأصلي في مناطق وسط وجنوب قارة إفريقيا،  إلا أن حركة التجارة الدولية وشحنات الشتلات الزراعية ساهمت بشكل مباشر في توسع نطاق انتشارها لتستقر في عدة أقاليم استوائية وشبه استوائية حول العالم،  والشتلات الزراعية الحديثة.  إذ تلعب هذه البزاقة دور "العائل الوسيط" للديدان الخيطية الطفيلية (النيماتودا)، كيف دخلت الآفة؟ وطرق الاختباء الذكية  أوضح الفريق البحثي أن التجارة الإقليمية للسلع والشتلات الزراعية تُعد الناقل الرئيسي لهذه الآفة إلى الأراضي اليمنية.  مما يُسهّل إفلاتها تمامًا من عمليات الفحص البصري الجمركي،  أو بين الجذور المقفصة،  وهو ما يرفع من فرص انتقالها وتفشيها في أراضٍ زراعية جديدة بمرور الوقت. توصيات عاجلة وخطة مواجهة وشددت الدراسة العلمية على ضرورة إتخاذ تدابير استباقية صارمة لحماية الثروة الزراعية والصحة العامة،  مُوصيةً بما يلي: التكامل المؤسسي: تنسيق العمل المشترك بين وزارة الزراعة والري والثروة السمكية،  وزارة المياه والبيئة،  والجامعات والمراكز البحثية اليمنية لفرض نظام رصد مبكر.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>