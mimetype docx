--- v0 (2026-08-21)
+++ v1 (2026-09-15)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> موسى المليكي: في حادث سير مأساوي هزّ منطقة حساي بمحافظة المهرة،  إثر انقلاب المركبة العسكرية أثناء عودتها من محمية حوف.  فإن الطقم يتبع قوات درع الوطن بمحافظة حضرموت،  وكان على متنه عدد من الأفراد أثناء عودتهم من زيارة لمحمية حوف،  قبل أن تنحرف المركبة عن مسارها وتتسبب في حادث انقلاب مروع. وقال قائد نقطة الدمخ التابعة لقوات درع الوطن في المهرة،  إن أفراد النقطة تحركوا بشكل عاجل إلى موقع الحادث فور تلقيهم البلاغ، وأوضح الدحيمي أن أفراد الإنقاذ فوجئوا عند وصولهم بمشهد الحادث،  قبل أن ينقلب بصورة مفاجئة،  ما أدى إلى سقوط ضحايا وإصابات خطيرة بين ركابه. وأسفر الحادث عن وفاة سائق الطقم في موقع الحادث،  بينهم اثنان من أفراد قوات درع الوطن،  محمد أحمد الجمحي،  إلى جانب مواطن كان قد استقل المركبة من منطقة ثمنون بقصد الوصول إلى منطقة حساي.  بدأت عمليات الإنقاذ بمشاركة أفراد النقطة وعدد من المواطنين الذين هرعوا إلى موقع الحادث، وجرى نقل المصابين إلى منطقة حضاتهم الحدودية التابعة لمحافظة حضرموت،  تم التعامل مع جثمان السائق المتوفى واتخاذ الإجراءات المتبعة بشأنه. ولا تزال تفاصيل أسباب الحادث قيد التداول،  دون صدور معلومات رسمية نهائية تحدد السبب المباشر للانقلاب. ويعيد الحادث المأساوي تسليط الضوء على خطورة الطرق في المناطق الجبلية والحدودية بمحافظتي المهرة وحضرموت،</w:t>
+        <w:t xml:space="preserve">  في ظل مخاوف أمنية متزايدة من استغلال الرحلات الإنسانية في نقل مواد ذات استخدام مزدوج أو إدخال خبراء أجانب إلى مناطق سيطرة الجماعة بهويات مزورة.  إن السلطات اليمنية تدرس تعليق رحلات الأمم المتحدة إلى مطار صنعاء، وأوضح المصدر أن هذه المخاوف ازدادت عقب وصول خمس طائرات إلى مطار صنعاء خلال يوم واحد،  في أعلى معدل لحركة الطائرات يشهده المطار منذ نحو 11 شهرًا، وتزامنت هذه التحركات مع وصول طائرات أخرى إلى مطار صنعاء خلال الأيام الأخيرة،  خصوصًا أن المطار الخاضع لسيطرة الحوثيين لا يشهد عادة سوى رحلات محدودة، وكانت معلومات سابقة قد أفادت بوصول طائرات شحن متعددة إلى مطار صنعاء خلال يوم واحد،  بينها طائرات كبيرة ومتوسطة وصغيرة،  ومحاولات إدخال معدات وخبراء إلى مناطق سيطرة الجماعة عبر قنوات مختلفة.  هبطت طائرة في مطار صنعاء الدولي،  بعد يوم شهد حركة جوية استثنائية تمثلت في وصول خمس طائرات مختلفة الأحجام إلى المطار،  في منشور على مواقع التواصل الاجتماعي،  إن طائرة كبيرة وصلت إلى مطار صنعاء عند الساعة 09:10 صباحًا، وجاء وصول الطائرة الجديدة بعد وصول خمس طائرات إلى المطار،  إذ رصد الخراز وصول طائرتين كبيرتين وطائرة متوسطة وطائرتين صغيرتين خلال ساعات الصباح والظهيرة،  قال الخراز إن معلومات لديه تشير إلى أن إحدى طائرات الأربعاء كانت تقل،  إلى جانب عدد من الجرحى التابعين لمليشيات الحوثي. وتأتي هذه التطورات في وقت تتزايد فيه التساؤلات حول طبيعة النشاط الجوي في مطار صنعاء،  وسط ترقب للخطوة التي قد تتخذها الحكومة اليمنية بشأن الرحلات الإنسانية إلى المطار الخاضع لسيطرة مليشيات الحوثي. com/SamaAdenMedia</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>