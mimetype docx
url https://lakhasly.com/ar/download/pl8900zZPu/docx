--- v0 (2026-08-15)
+++ v1 (2026-09-15)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> استعرضت إدارة شرطة محافظة شبوة،  تقريرها الإحصائي الدوري لشهر يوليو الماضي،  متضمناً حصيلة الإنجازات والأداء الأمني والخدمي والمروري في عموم مديريات المحافظة.  تسجيل 146 قضية جنائية وغير جنائية،  تمكنت الأجهزة الأمنية من ضبط 131 قضية منها بنسبة ضبط أمني بلغت 89.  فيما تتواصل التحريات لكشف ملابسات 4 قضايا مقيدة ضد مجهول ومتابعة 15 قضية غير مضبوطة.  في ضبط 164 متهماً من إجمالي 173 متهماً على ذمة تلك القضايا بنسبة ضبط للمتهمين بلغت 94.  مع استمرار ملاحقة عدد 9 فارين لتقديمهم للعدالة. وشملت الإجراءات القانونية: إحالة 54 قضية إلى النيابات والمحاكم،  و23 قضية لجهات أخرى،  و28 قضية انتهت بالصلح والتنازل،  و17 قضية وقف إجراءات،  في حين لا تزال 9 قضايا رهن التحقيق و11 قضية رهن المتابعة. ​الأضرار البشرية والمادية والمضبوطات: 000 ريال يمني و16, 400 ريال سعودي، 1 كجم من مادة الشبو،  و192 جراماً من الحشيش،  وميزان إلكتروني، ​السلامة المرورية والحوادث :  وإصابة 39 آخرين (34 من الذكور و5 من الإناث)،  فيما بلغت الخسائر المادية 45, 250, 000 ريال يمني. المردود المالي للمخالفات المرورية 000 ريال يمني. اجمالي الإيرادات العامة 3.802. ​حققت الفروع الخدمية معدلات أداء عالية في تقديم الخدمات وتحصيل الإيرادات: ​الأحوال المدنية والسجل المدني: 584 بطاقة شخصية إلكترونية،  بإجمالي إيرادات بلغت 69, 000 ريال يمني. إصدار 6, 084,  25 رهن التحقيق،  41 رهن المحاكم،  و19 أجنبياً)،  حيث شهد الشهر دخول 13 نزيل وخروج 17 آخرين.</w:t>
+        <w:t xml:space="preserve"> تكدست أكوام النفايات في عاصمة المهرة الغيضة،  باقتيادهم شاحنة تابعة لصندوق النظافة والتحسين بالمحافظة،  ليتم رمي مابه من مخلفات أمام المجمع الحكومي الإثنين الماضي.  نتيجة لعدم عمل موظفي الصندوق لرفع النفايات.  السلطة المحلية بدورها التقت إدارة الصندوق،  كما أكد المحافظ بن ياسر أن ماحدث أساء للمهرة بشكل عام،  صندوق النظافة والتحسين في المهرة بدوره نشر بياناً للرأي العام المتسائل عن عدم عمل موظفيه،  موضحاً الأسباب في بيانه التي أدت لتوقف عماله مجبرين كما جاء في البيان:__ (تود إدارة صندوق النظافة والتحسين في محافظة المهرة أن توضح للرأي العام جملة من الحقائق المتعلقة بما أُثير مؤخراً حول موقع مكب النفايات وأعمال الصندوق وذلك حرصاً على توضيح الصورة ووضع الأمور في إطارها الصحيح.  في البداية نؤكد أن موقع مكب النفايات الحالي بمدينة الغيضة ليس موقعاً مستحدثاً أو جديداً وإنما هو الموقع المخصص للتخلص من نفايات المدينة منذ اكثر من عشرين عام كما نوضح أن عملية التخلص من النفايات في الموقع تتم وفق آلية تعتمد على دفن النفايات بعد توقف عملية الحرق منذ أكثر من عام.  ويخضع الموقع لإدارة وحراسة بهدف الحد من دخول الحيوانات للمكب حرصا منا على حماية الثروة الحيوانية نوضح ايضا عدد من الصعوبات التي تواجه سير العمل في بعض المديريات منها ما حصل في مديرية حصوين من تعرض مساكن عمال النظافة لحرق عششهم ( خيامهم ) بقصد أو دون قصد الأمر الذي انعكس بصورة مباشرة على أداء الصندوق وسير أعمال النظافة في المديرية وهنا نؤكد أن أعمال النظافة يجب ألا تكون محل مضايقة أو استهداف بأي شكل من الأشكال باعتبارها أعمالاً مرتبطة ارتباطاً مباشراً بصحة المجتمع وحماية البيئة.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>