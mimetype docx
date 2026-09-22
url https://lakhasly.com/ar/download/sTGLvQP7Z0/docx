--- v0 (2026-08-22)
+++ v1 (2026-09-22)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> لم أمانع لأني كنت بحاجة ماسة إلى لمسة حنان في تلك اللحظة وما لبث أن مد يده إلى صدري ولاحظت أن أخي يلعب في بزازي فوق الكامينو وأنا أتابع الفيلم بشهية قوية ويزداد تهيجي مع استمرار الفيلم وفجأة قرب فمه من شفتي وقبلني قبلة طويلة ملتهبة ثم نزل إلى رقبتي وبدأ يقبلها بجوع وشهوة قوية … كان كسي يأكلني من شدة الرغبة والتهيج فشعرت بحاجة ملحة إلى أن أمد يدي وأفرك كسي وأدعكه لعلي أريح نفسي من موجة الشهوة التي كانت تجتاحني … وفي تلك اللحظة أحسست بأخي هشام يلحس رقبتي فتركته يفعل ذلك وأنا ممتنة ثم نزل إلى بزازي وصار يمصمصها فامسكت رأسه وأدخلته إلى حلماتي ليرضعها وعندما فعل ذلك ذبت بين يديه فانزل شيالات فستاني وكشف عن بزازي وبقي يمصمص ويرضع وأنا مستمتعة وفي عالم آخر ثم وقف وخلع روبي ومددني على ظهري وعاد يقبل خدودي ويمصمص شفتي ويلحس رقبتي كأنني الحبيبة التي كان يحلم بها طول عمره ثم نزل على صدري وعلى بطني وأشبعهما لحسا ومصمصة … شعرت بإحساس لذيذ وغريب عندما لحس بطني وكان أحلى إحساس… ثم مد يده على كلسوني وصار يلمس كسي من فوق الكلسون ويعذبني ثم انحنى على كسي وصار يبوسه من فوق الكلسون ويلحسه بشهوة عارمة وشبق شديد… كان الكلسون حاجزا بينه وبين كسي، فهززت له رأسي موافقة ففتح فخذي وركع بينهما وهو يمسك بزبه المنتصب ووجه رأس زبه نحو شفتي كسي وأصبح يحك رأس زبه الأملس الناعم على شفتي كسي تمهيدا لإدخاله داخل كسي المولع وما لبث رأس زبه أن وجد فتحة كسي فبدأ ينزلق إلى داخل كسي وهو يدفع زبه بلطف إلى داخل كس أخته الممحونة وعندما دخل حوالي نصف طول زبه في كسي شعرت بألم فسحب أخي هشام زبه ولما أخرجه من كسي كان ملوثا بالدم فبدأ الدم يسيل على فخذي وعلى أغطية السرير فعلمت أنه فض بكارتي ثم أعاد أخي هشام زبه إلى داخل كسي وظل يدفعه إلى أعماق كسي بدأب وإصرار إلى أن اختفي كله داخل كسي وبدأ ينيكني بنهم وجوع وهو يتأوه ويشهق من اللذة والمتعة التي كان يجنيها من كسي وبقي ينيكني حوالي نصف ساعة …كانت عملية الإدخال مؤلمة في البداية ولكنني ما لبثت أن بدأت أقاسمه اللذة وأتفاعل معه… عندما اقترب أخي من القذف طلبت منه أن يخرج زبه من كسي ويقذف منيه على شفتي كسي من الخارج،</w:t>
+        <w:t xml:space="preserve">تم حذف المحتوي لمخالفة سياسة الموقع</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>