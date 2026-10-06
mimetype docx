--- v0 (2026-09-07)
+++ v1 (2026-10-06)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> ترأس العميد جلال ناصر الربيعي،  اجتماعًا أمنيًا موسعا ضم مديري الإدارات العامة وقيادات قوات الأمن الوطني في محافظات عدن ولحج وأبين والضالع،  والوقوف أمام عدد من القضايا والملفات الأمنية المدرجة ضمن جدول أعمال الاجتماع.  نقل العميد الربيعي تحيات القائد العام للقوات المسلحة الجنوبية والأمن،  إلى قيادات ومديري إدارات الأمن الوطني،  وحرصه على الارتقاء بمستوى العمل الأمني وتعزيز الجاهزية والانضباط،  بما يسهم في تطوير الأداء وتنفيذ المهام الأمنية على أكمل وجه.  وناقش الاجتماع مستوى الأداء الأمني في المحافظات،  وآليات تعزيز التنسيق والتعاون بين مختلف الإدارات والوحدات الأمنية،  إلى جانب تقييم مستوى الجاهزية والاستعداد للتعامل مع أي مستجدات أو اختلالات أمنية،  كما استمع الاجتماع إلى مديري الإدارات وقيادات قوات الأمن الوطني في المحافظات،  والتحديات والصعوبات التي تواجه سير العمل الأمني،  ومناقشة السبل الكفيلة بمعالجتها وإيجاد الحلول المناسبة لها،  بما يسهم في تطوير الأداء والارتقاء بمستوى العمل الأمني.  وأكد الاجتماع أهمية مواجهة الخطر الحوثي وتعزيز اليقظة الأمنية،  كما ناقش الاجتماع ملف تدفق النازحين من مناطق المواجهات،  مؤكدًا ضرورة التعامل معه وفق الإجراءات المتبعة،  وتعزيز العمل الاستخباري وتبادل المعلومات بين مختلف الأجهزة والوحدات الأمنية،  وأكد العميد الربيعي على تشديد إجراءات التفتيش والرقابة الأمنية في النقاط والمنافذ،  لمنع تسلل أي عناصر تخريبية أو إجرامية أو مطلوبين أمنيا،  وأشار العميد الربيعي إلى أن قوات الأمن الوطني على أهبة الاستعداد وتحت توجيهات القيادة،  لتنفيذ أي مهام تسند إليها من القائد العام للقوات المسلحة الجنوبية والأمن،  وقيادة التحالف العربي،  مشددا على أن القوات ستظل في أعلى درجات الجاهزية لتنفيذ المهام الموكلة إليها والتعامل مع مختلف التحديات والتهديدات.  دعا العميد الربيعي جميع القيادات ومديري الإدارات إلى مضاعفة الجهود،  ويسهم في حماية المواطنين والحفاظ على الأمن والاستقرار.</w:t>
+        <w:t xml:space="preserve">  ضبطت خلية تابعة لجماعة الحوثي المصنفة دوليا في قوائم الإرهاب،  خلال عملية أمنية نفذتها في أحد الأحياء الواقعة جنوبي مدينة تعز.  أن الأجهزة الأمنية تمكنت من ضبط أحد أفراد الخلية خلال مداهمة أمنية،  كشفت التحقيقات الأولية أن أفراد الخلية جرى تجنيدهم من قبل جماعة الحوثي لتنفيذ مهام تتعلق برصد تحركات القوات المسلحة وتعزيزاتها،  وجمع معلومات ذات طابع أمني داخل مدينة تعز.  في ظل الظروف الأمنية والميدانية الراهنة.  واحتدام المواجهات في عدد من الجبهات،  وسط تحركات عسكرية وهجمات متبادلة بين القوات الحكومية وجماعة الحوثي.  ضبط عدد من العناصر المرتبطة،  قالت إنها جرى استقطابها وتدريبها في مناطق خاضعة لسيطرة جماعة الحوثي.  وقالت شرطة دار سعد إن التحقيقات الأولية أظهرت خيوط ارتباط بين العناصر المضبوطة والإرهابي أمجد خالد فرحان،  فيما تواصلت الإجراءات القانونية والتحقيقات للكشف عن طبيعة الأدوار التي اضطلعت بها تلك العناصر والجهات المرتبطة بها.  كشفت التحقيقات عن عمليات استقطاب وتدريب لعناصر من عدن،  حيث تلقوا تدريبات قالت السلطات إنها شملت تجهيز وزراعة العبوات الناسفة وتقنيات الطيران المسيّر ومهارات قتالية أخرى. كما قالت الأجهزة الأمنية إن التحقيقات أشارت إلى تلقي العناصر المضبوطة دعمًا ماليًا ولوجستيًا،  أعلن وزير الداخلية اليمني اللواء الركن إبراهيم حيدان ضبط خلية قال إنها تابعة لجماعة الحوثي في محافظة أبين. وأشاد حيدان بجهود الأجهزة الأمنية في المحافظة، وتأتي هذه العمليات الأمنية في وقت تشهد فيه عدة محافظات يمنية تصعيدًا عسكريًا وأمنيًا متزامنًا،  وسط تحذيرات رسمية من نشاط خلايا مرتبطة بجماعة الحوثي ومحاولات استهداف القوات والأجهزة الأمنية والعسكرية.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>