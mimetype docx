--- v0 (2026-09-23)
+++ v1 (2026-10-29)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  وبقية مناطق سيطرة مليشيا الحوثي الإرهابية،  عزوفا كبيرا ورفضا لعمليات التجنيد التي تطلقها المليشيا الإرهابية،  وقالت مصادر محلية إن مليشيا الحوثي تواجه أزمة كبيرة في عمليات استقطاب طلاب الجامعات والمدارس وصغار السن،  بهدف الزج بهم في محارق الموت الحوثية،  زرعت الهلع والرعب في أوساط الشباب الذين تسعى المليشيا لاستقطابهم والتغرير عليهم للزج بهم في جبهاتها القتالية.  دفعت آلاف الشبان للعزوف عن عمليات التجنيد التي تشنها المليشيا بمناطق سيطرتها المسلحة.  فإن خلافات كبيرة داخل قيادات المليشيا في محافظة إب،  وعدة محافظات خاضعة لسيطرتها نتيجة فشلها في عمليات الاستقطاب والتجنيد لرفد جبهاتها القتالية.  ما رفع من نسبة زيادة القتلى في صفوف المليشيا.  بين قيادات المليشيا في محافظة إب مؤخرا،  مشيرة إلى أن مشرف المليشيا في إب وجه باحتجاز قيادات في سلطاتها المحلية وعقال ومشايخ إب كرهائن،  بعد فشلهم في عمليات الحشد نتيجة كثرة القتلى ونزيف الخسائر جراء المواجهات في تعز ولفتت المصادر،  إلى أن مليشيا الحوثي الإرهابية،  لجأت لتدشين حملات جديدة للتغرير على شباب الجامعات وطلاب المدارس في محافظة إب،  بالإضافة لوسائل الترهيب المتعددة.  حيث كثفت من ضغوطها على طلاب المدارس والجامعات الأهلية والحكومية الرامية لاستقطاب الطلاب وصغار السن لرفد جبهاتها القتالية.  المواطنين وأولياء الأمور من خطورة الدعوات والحملات الحوثية الهادفة للتغرير على طلاب الجامعات وصغار السن للزج بهم في محارق الموت الحوثية بجبهات القتال بمحافظة تعز،  وغيرها من الجبهات القتالية التابعة للمليشيا.  وألزمتهم بإستقطاب مقاتلين جدد،</w:t>
+        <w:t xml:space="preserve"> كشفت مصادر عمالية ومعلومات متطابقة عن اتهامات عديدة موجهة لقيادة شركة بترومسيلة ، حول مخالفات في ملف المقاولات والخدمات النفطية وابرام عقود مشبوهة مع مقاولين مقربين وشركات متهمة بعلاقاتها الخاصة بقيادة الشركة،  وأكدت تلك المصادر ل"مراقبون برس" ضلوع المدير التنفيذي للشركة محمد بن سميط باتخاذ قرارات وتوجيهات بمنح امتيازات عقود المقاولات لبعض شركات محددة وبشروط أقل إنصافا للدولة وادنى عطائا من عروض مقاولين آخرين أبدوا استعدادهم لتقديمها لقيادة الشركة مقابل تلك الأعمال والمهام،  وهو ما يضع أكثر من علامة استفهام حول أسباب ودوافع تغييب الشركة لآليات الحوكمة والتقيد بقانون المناقصات.  في منح عقود المقاولات للمحاباة والمحسوبية والعلاقات الشخصية مع شركات معينة ومقاولين مقربين شخصيا منها بعيد عن أي اعتبارات قانونية (نتحفظ عن الاسماء). حول تمكين شركات وكيانات تجارية محلية إلى الاستحواذ على امتيازات واعمال وأصول شركات أجنبية عاملة في قطاع الحفر والخدمات النفطية ،  بدلا من تلك الشركات الأجنبية وعلى حساب شركات ومؤسسات محلية أكثر كفاءة وخبرة وإمكانية للقيام بهذه المهام والاعمال النفطية .  ولماذا يتم تغييب وزارات النفط والمالية والشؤون القانونية والخدمة المدنية والداخلية عن كل أنشطة وأعمال واتفاقيات شركة بترومسيلة من تاسيسها حتى اليوم؟.  وماهي الالتزامات الضريبية والتامنية والبيئية والأمنية المقدمة من تلك الجهات العاملة في المجال النفطي ، وخاصة في التعامل مع المخاطر البيئية والصحية المتعلقة بأعمال التنقيب والحفر والاستكشافات النفطية،</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>