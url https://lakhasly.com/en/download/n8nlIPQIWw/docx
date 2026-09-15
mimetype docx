--- v0 (2026-08-22)
+++ v1 (2026-09-15)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> التدريب من أجل بناء منظومة أخلاقية في المنظمة إن مفهوم التدريب لبناء المنظومة الأخلاقية في المنظمة أو الأفراد العاملين فيها يتمحور حول إعداد برامج تخص تدريب العاملين على معرفة مختلف الجوانب الأخلاقية في القرار الإداري وكيفية تمييز المواقف الأخلاقية من غيرها.  إن هذه البرامج تساعد الأفراد على دمج المعايير الأخلاقية العالية في سلوكهم وتصرفاتهم اليومية.  وقد تجلى الاهتمام بالتدريب في هذا المجال بإدخال كبرى الجامعات ومدارس إدارة الأعمال مقررات وبرامج تدريبية في مناهجها تتضمن التوعية والإعداد الجيد في مجال السلوكيات الأخلاقية والمسئولية الاجتماعية.  ومن المفيد هنا استعراض قائمة مختصرة بخطوات ينصح باعتمادها لفحص الإطار الأخلاقي للقرارات وكالآتي: التدريب الأخلاقي Ethical Training برامج تدريبية تهدف إلى مساعدة الأفراد على معرفة مختلف الجوانب الأخلاقية في قراراتهم. 6- كرر التدقيق واسأل نفسك السؤالين التاليين: - كيف سيكون موقفي إذا عرفت عائلتي بقراري هذا؟ 7- تصرف القبول أو الرفض. ومن المعلوم أن منظمات الأعمال في عالم اليوم تصدر لوائح مكتوبة تسمى المدونات الأخلاقية أو الدساتير الأخلاقية Codes of Ethics والتي هي عبارة عن مجموعة من القيم والمعايير والمبادئ الأخلاقية المكتوبة في لائحة والتي توجه سلوك المنظمة وأفعالها.  إنها توفر دليلًا إرشاديا لمعالجة مختلف المواقف التي تثار فيها إشكاليات أخلاقية،  وتصبح هذه المدونات بالتالي دساتير يمكن العودة إليها في حالة حصول تجاوزات غير مشروعة أو غير أخلاقية.</w:t>
+        <w:t xml:space="preserve"> لا يتوقع من إدارات منظمات الأعمال أن تقوم بالدور الاجتماعي المطلوب في أغلب الأحيان لذا تتدخل الحكومات باعتبارها الممثل الشرعي للشعب بجميع فئاته لتؤثر بشكل مباشر أو غير مباشر على منظمات الأعمال التي لا تلتزم دورًا اجتماعيًّا واضحًا أو على الأقل بحدوده الدنيا.  فالتشريعات المباشرة Direct Regulation هي أدوات الحكومة القانونية والإجرائية المتمثلة بسن القوانين ووضع الضوابط التي تملي على المنظمة ما يجب أن تعمله أو ما يجب أن تتجنبه.  أما التشريعات غير المباشرة Indirect Regulations فهي أدوات تشجيع أو حث على القيام بأعمال معينة أو الامتناع عنها ولكن ليست بصورة قوانين وإلزام مباشر عن طريق فرض ضرائب أو تقديم محفزات وإعفاءات.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>